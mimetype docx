--- v0 (2025-10-06)
+++ v1 (2026-10-25)
@@ -60,378 +60,395 @@
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5822950" cy="1123950"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04A31B91" w14:textId="77777777" w:rsidR="00036417" w:rsidRDefault="00036417" w:rsidP="00036417">
-[...1 lines deleted...]
-        <w:jc w:val="center"/>
+    <w:p w14:paraId="04A31B91" w14:textId="0419CD8D" w:rsidR="00036417" w:rsidRDefault="00E25A1B" w:rsidP="00E25A1B">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">APPLICATION FOR MEMBERSHIP </w:t>
+        <w:t xml:space="preserve">             </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00654F5D" w14:textId="77777777" w:rsidR="00036417" w:rsidRDefault="00036417" w:rsidP="006F28B3">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="49A2536A" w14:textId="77777777" w:rsidR="00D97E5E" w:rsidRDefault="00036417" w:rsidP="00D97E5E">
+    <w:p w14:paraId="49A2536A" w14:textId="59238D67" w:rsidR="00D97E5E" w:rsidRPr="003808EA" w:rsidRDefault="00036417" w:rsidP="00D97E5E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="10348"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
-          <w:sz w:val="20"/>
-[...69 lines deleted...]
-          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>…………</w:t>
-      </w:r>
+      </w:pPr>
       <w:r w:rsidRPr="00521D75">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>………………………………………………………………</w:t>
+        <w:t>Full Name</w:t>
+      </w:r>
+      <w:r w:rsidR="00D97E5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00521D75">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Block </w:t>
+      </w:r>
+      <w:r w:rsidR="00D97E5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00521D75">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">apitals </w:t>
+      </w:r>
+      <w:r w:rsidR="00D97E5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00521D75">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>lease)</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE0DC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00523F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>…………………………….</w:t>
+      </w:r>
+      <w:r w:rsidR="00864A5A" w:rsidRPr="00864A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>……</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00521D75">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>…………………………………</w:t>
       </w:r>
       <w:r w:rsidR="00521D75">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>…………</w:t>
       </w:r>
       <w:r w:rsidR="00DE0DC9">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
       <w:r w:rsidR="007B4D4B">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>……...</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7366DEED" w14:textId="77777777" w:rsidR="00D97E5E" w:rsidRDefault="00D97E5E" w:rsidP="00D97E5E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="10348"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4C831505" w14:textId="77777777" w:rsidR="00036417" w:rsidRPr="00DE0DC9" w:rsidRDefault="00036417" w:rsidP="00DE0DC9">
+    <w:p w14:paraId="4C831505" w14:textId="26672F95" w:rsidR="00036417" w:rsidRPr="00DE0DC9" w:rsidRDefault="00036417" w:rsidP="00DE0DC9">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
       </w:pPr>
       <w:r w:rsidRPr="00521D75">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Address</w:t>
       </w:r>
       <w:r w:rsidR="00D97E5E">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidR="000244C1">
-[...6 lines deleted...]
-      </w:r>
+      <w:r w:rsidR="00523F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>………………………………………………………………………………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00523F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00381C2F">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>…………………………………………</w:t>
+        <w:t>……………………</w:t>
       </w:r>
       <w:r w:rsidR="007B4D4B">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>………</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BCA4272" w14:textId="77777777" w:rsidR="00036417" w:rsidRPr="00521D75" w:rsidRDefault="00036417" w:rsidP="00036417">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="79640340" w14:textId="77777777" w:rsidR="00036417" w:rsidRPr="00521D75" w:rsidRDefault="00036417" w:rsidP="00DE0DC9">
+    <w:p w14:paraId="79640340" w14:textId="6BDE5B44" w:rsidR="00036417" w:rsidRPr="00521D75" w:rsidRDefault="00036417" w:rsidP="00DE0DC9">
       <w:pPr>
         <w:ind w:right="118"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00521D75">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>…………………………………………………………………………………………………………</w:t>
       </w:r>
       <w:r w:rsidR="00521D75">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Postcode: …………………</w:t>
-[...7 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve">Postcode: </w:t>
+      </w:r>
+      <w:r w:rsidR="00523F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>…………….</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CDDA76A" w14:textId="77777777" w:rsidR="00036417" w:rsidRPr="00521D75" w:rsidRDefault="00036417" w:rsidP="00036417">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2E6C360C" w14:textId="77777777" w:rsidR="00521D75" w:rsidRDefault="00036417" w:rsidP="00036417">
+    <w:p w14:paraId="2E6C360C" w14:textId="12C0CC42" w:rsidR="00521D75" w:rsidRDefault="00036417" w:rsidP="00036417">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5529"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00521D75">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Telephone </w:t>
       </w:r>
       <w:r w:rsidR="00521D75">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Nos: </w:t>
       </w:r>
       <w:r w:rsidRPr="00521D75">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>(Home)</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>(Home</w:t>
+      </w:r>
+      <w:r w:rsidR="007F1BFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="007F1BFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> …………...</w:t>
       </w:r>
       <w:r w:rsidR="00381C2F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>……………</w:t>
       </w:r>
       <w:r w:rsidRPr="00521D75">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>………………</w:t>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t>……………</w:t>
-      </w:r>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00381C2F">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00381C2F">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00521D75" w:rsidRPr="00521D75">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(Mobile)</w:t>
       </w:r>
@@ -473,102 +490,130 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>…………</w:t>
       </w:r>
       <w:r w:rsidR="00521D75" w:rsidRPr="00521D75">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0862281B" w14:textId="77777777" w:rsidR="00521D75" w:rsidRDefault="00521D75" w:rsidP="00036417">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5529"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="38A93AB2" w14:textId="77777777" w:rsidR="0011018A" w:rsidRDefault="00036417" w:rsidP="00036417">
+    <w:p w14:paraId="38A93AB2" w14:textId="5CD296A1" w:rsidR="0011018A" w:rsidRDefault="00036417" w:rsidP="00036417">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5529"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00521D75">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Email </w:t>
       </w:r>
+      <w:r w:rsidR="00D1515B">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Address</w:t>
+      </w:r>
+      <w:r w:rsidR="00381C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="001470FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00762FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>……………………………</w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00D1515B">
-[...13 lines deleted...]
-        <w:t>:…</w:t>
+      <w:r w:rsidR="00762FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>…..</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00381C2F">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>………………………………</w:t>
+        <w:t>…</w:t>
       </w:r>
       <w:r w:rsidRPr="00521D75">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>.......................................</w:t>
+        <w:t>.................................</w:t>
       </w:r>
       <w:r w:rsidR="00521D75">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>..........</w:t>
       </w:r>
       <w:r w:rsidR="009B38E7">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>............</w:t>
       </w:r>
       <w:r w:rsidR="0011018A">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.....................................................................</w:t>
       </w:r>
@@ -745,51 +790,51 @@
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>given</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A9FEC90" w14:textId="77777777" w:rsidR="00036417" w:rsidRPr="00521D75" w:rsidRDefault="00036417" w:rsidP="00036417">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="344305F6" w14:textId="1E5C781D" w:rsidR="00036417" w:rsidRPr="00D1094D" w:rsidRDefault="00036417" w:rsidP="006D0820">
+    <w:p w14:paraId="344305F6" w14:textId="74372E34" w:rsidR="00036417" w:rsidRPr="00D1094D" w:rsidRDefault="00036417" w:rsidP="006D0820">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Calibri" w:hAnsi="Book Antiqua"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00521D75">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">I hereby apply to become a member of the Lea-Francis Owners’ Club and, if accepted, undertake to abide by the rules of </w:t>
       </w:r>
       <w:r w:rsidR="00521D75">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
@@ -829,324 +874,446 @@
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>cheque</w:t>
       </w:r>
       <w:r w:rsidR="00A432EE" w:rsidRPr="00381C2F">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidRPr="00381C2F">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
+      <w:r w:rsidRPr="00762FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>money order</w:t>
+      </w:r>
+      <w:r w:rsidR="00A432EE" w:rsidRPr="00381C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
       <w:r w:rsidRPr="00381C2F">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t>money order</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00762FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>postal order</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD4B23" w:rsidRPr="00381C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>*</w:t>
       </w:r>
       <w:r w:rsidR="00A432EE" w:rsidRPr="00381C2F">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00A432EE" w:rsidRPr="00762FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>cash</w:t>
+      </w:r>
+      <w:r w:rsidR="00A432EE" w:rsidRPr="00381C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>*</w:t>
       </w:r>
-      <w:r w:rsidRPr="00381C2F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+      <w:r w:rsidR="006D0820" w:rsidRPr="00381C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidRPr="00381C2F">
-[...11 lines deleted...]
-          <w:b/>
+      <w:r w:rsidR="00A432EE" w:rsidRPr="00381C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A432EE" w:rsidRPr="00381C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidR="00A432EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> have</w:t>
+      </w:r>
+      <w:r w:rsidR="006D0820">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> made </w:t>
+      </w:r>
+      <w:r w:rsidR="00A432EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00D1094D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D1094D" w:rsidRPr="00762FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>bank</w:t>
+      </w:r>
+      <w:r w:rsidR="00A432EE" w:rsidRPr="00762FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A432EE" w:rsidRPr="00762FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>transfer</w:t>
+      </w:r>
+      <w:r w:rsidR="00A432EE" w:rsidRPr="006D0820">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D0820" w:rsidRPr="00D1094D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
-      <w:r w:rsidR="00A432EE" w:rsidRPr="00381C2F">
-[...20 lines deleted...]
-          <w:b/>
+      <w:r w:rsidR="006D0820">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A432EE" w:rsidRPr="00381C2F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+      <w:r w:rsidR="00A432EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidR="006D0820">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the</w:t>
+      </w:r>
+      <w:r w:rsidR="006D0820" w:rsidRPr="006D0820">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D0820">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Club’s </w:t>
+      </w:r>
+      <w:r w:rsidR="00D1094D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Bank a/c (Sort Code: 20-65-18 No: 20599344)</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA7B1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D1094D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>or</w:t>
       </w:r>
-      <w:r w:rsidR="00A432EE">
-[...21 lines deleted...]
-        <w:t>a</w:t>
+      <w:r w:rsidR="00FA7B1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00D1094D">
         <w:rPr>
-          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D1094D" w:rsidRPr="00D1094D">
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+      <w:r w:rsidR="00C94315">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>if paying</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA7B1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A432EE" w:rsidRPr="006D0820">
-[...42 lines deleted...]
-      <w:r w:rsidR="006D0820" w:rsidRPr="006D0820">
+      <w:r w:rsidR="00D1094D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">Bank a/c (Sort Code: 20-65-18 No: 20599344), or via </w:t>
+        <w:t xml:space="preserve">via </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00B929FB" w:rsidRPr="00D1094D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Paypal</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00B929FB">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00FA7B1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>please add £2..</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA5FBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA7B1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00812B5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
       <w:r w:rsidR="006D0820" w:rsidRPr="00521D75">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">to cover </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00126F12">
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidR="000B593E" w:rsidRPr="00521D75">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000B593E">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>the yearly</w:t>
       </w:r>
-      <w:r w:rsidR="006D0820" w:rsidRPr="00521D75">
+      <w:r w:rsidR="000B593E" w:rsidRPr="00521D75">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> subscription of </w:t>
       </w:r>
-      <w:r w:rsidR="006D0820" w:rsidRPr="00DF2987">
-[...17 lines deleted...]
-      <w:r w:rsidR="006D0820" w:rsidRPr="00521D75">
+      <w:r w:rsidR="000B593E" w:rsidRPr="00E25A1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>£35.00</w:t>
+      </w:r>
+      <w:r w:rsidR="000B593E" w:rsidRPr="00521D75">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00812B5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>plus</w:t>
+      </w:r>
       <w:r w:rsidR="006D0820" w:rsidRPr="00381C2F">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">and the cost of any items of regalia indicated on the separate list. </w:t>
+        <w:t xml:space="preserve"> the cost of any items of regalia indicated on the separate list. </w:t>
       </w:r>
       <w:r w:rsidR="00D1094D" w:rsidRPr="00D1094D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidR="00D1094D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">(delete as appropriate) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A488A4F" w14:textId="77777777" w:rsidR="006D0820" w:rsidRPr="00521D75" w:rsidRDefault="006D0820" w:rsidP="006D0820">
       <w:pPr>
         <w:rPr>
@@ -1689,229 +1856,247 @@
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>VEHICLE</w:t>
       </w:r>
       <w:r w:rsidR="00921736">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> DETAILS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="507C28DF" w14:textId="77777777" w:rsidR="00036417" w:rsidRPr="00521D75" w:rsidRDefault="00036417" w:rsidP="00036417">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4638DB76" w14:textId="77777777" w:rsidR="00036417" w:rsidRPr="00521D75" w:rsidRDefault="00036417" w:rsidP="00036417">
+    <w:p w14:paraId="4638DB76" w14:textId="7E0AFEA9" w:rsidR="00036417" w:rsidRPr="00521D75" w:rsidRDefault="00036417" w:rsidP="00036417">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00521D75">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Chassis number</w:t>
       </w:r>
       <w:r w:rsidR="00D97E5E">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00381C2F">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00134876">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00521D75">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>……………</w:t>
+      </w:r>
+      <w:r w:rsidR="00D97E5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00521D75">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>……</w:t>
+      </w:r>
+      <w:r w:rsidR="004E6829">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>………</w:t>
+      </w:r>
+      <w:r w:rsidR="005F357A">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidR="00893C70">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00521D75">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00921736">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00381C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00521D75">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Registration number</w:t>
+      </w:r>
+      <w:r w:rsidR="00D97E5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00381C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidR="00134876">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>……….</w:t>
+      </w:r>
+      <w:r w:rsidR="001669F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>….</w:t>
       </w:r>
       <w:r w:rsidRPr="00521D75">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>………………………</w:t>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00521D75">
+        <w:t>……………</w:t>
+      </w:r>
+      <w:r w:rsidR="00921736">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidR="005F357A">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidR="00893C70">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>……</w:t>
-      </w:r>
-[...110 lines deleted...]
-        <w:t>…</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E481FA7" w14:textId="77777777" w:rsidR="00036417" w:rsidRPr="00521D75" w:rsidRDefault="00036417" w:rsidP="00036417">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7FF2FEB7" w14:textId="77777777" w:rsidR="00036417" w:rsidRPr="00521D75" w:rsidRDefault="00036417" w:rsidP="00036417">
+    <w:p w14:paraId="7FF2FEB7" w14:textId="5368F98F" w:rsidR="00036417" w:rsidRPr="00521D75" w:rsidRDefault="00036417" w:rsidP="00036417">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00521D75">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Engine number</w:t>
       </w:r>
       <w:r w:rsidR="00D97E5E">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00D97E5E" w:rsidRPr="005F357A">
         <w:rPr>
@@ -1953,256 +2138,302 @@
         </w:rPr>
         <w:t>……</w:t>
       </w:r>
       <w:r w:rsidRPr="00521D75">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  Year of manufacture</w:t>
       </w:r>
       <w:r w:rsidR="00D97E5E">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00381C2F">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidR="00134876">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00521D75">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidR="00921736">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00134876">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00521D75">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>……</w:t>
       </w:r>
-      <w:r w:rsidRPr="00521D75">
-[...7 lines deleted...]
-      <w:r w:rsidR="00921736">
+      <w:r w:rsidR="004E6829">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>………</w:t>
+      </w:r>
+      <w:r w:rsidR="00D97E5E">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
-      <w:r w:rsidRPr="00521D75">
-[...15 lines deleted...]
-      <w:r w:rsidR="00D97E5E">
+      <w:r w:rsidR="005F357A">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
-      <w:r w:rsidR="005F357A">
-[...5 lines deleted...]
-        <w:t>….</w:t>
+      <w:r w:rsidR="00893C70">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>…….</w:t>
       </w:r>
       <w:r w:rsidR="00D97E5E">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="005F357A">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2822A366" w14:textId="77777777" w:rsidR="00036417" w:rsidRPr="00521D75" w:rsidRDefault="00036417" w:rsidP="00036417">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="53E34FB4" w14:textId="77777777" w:rsidR="00D97E5E" w:rsidRDefault="00036417" w:rsidP="00D97E5E">
+    <w:p w14:paraId="53E34FB4" w14:textId="4DA3E8BA" w:rsidR="00D97E5E" w:rsidRDefault="00036417" w:rsidP="00D97E5E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00521D75">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Model or </w:t>
       </w:r>
       <w:r w:rsidR="009B38E7">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidRPr="00521D75">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ype</w:t>
       </w:r>
       <w:r w:rsidR="00D97E5E">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="005F357A">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>………</w:t>
+        <w:t>……</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00134876">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="005F357A">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>…</w:t>
       </w:r>
       <w:r w:rsidRPr="00521D75">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>………………………</w:t>
       </w:r>
       <w:r w:rsidR="00921736">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="004E6829">
-[...5 lines deleted...]
-        <w:t>………</w:t>
+      <w:r w:rsidR="00D97E5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="009B38E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Type of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00521D75">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Body</w:t>
+      </w:r>
+      <w:r w:rsidR="00D97E5E" w:rsidRPr="001669F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00D97E5E" w:rsidRPr="00381C2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005F357A">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>…….</w:t>
-[...50 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> …</w:t>
+      </w:r>
+      <w:r w:rsidR="00134876">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>……………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00134876">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00521D75">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>…………</w:t>
       </w:r>
       <w:r w:rsidR="009D6DBF">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00521D75">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>………</w:t>
       </w:r>
       <w:r w:rsidR="004E6829">
@@ -2225,82 +2456,90 @@
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
       <w:r w:rsidR="00921736">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52758973" w14:textId="77777777" w:rsidR="00D97E5E" w:rsidRDefault="00D97E5E" w:rsidP="00D97E5E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0226F18C" w14:textId="3A8F99DA" w:rsidR="00036417" w:rsidRPr="00521D75" w:rsidRDefault="00921736" w:rsidP="00D97E5E">
+    <w:p w14:paraId="0226F18C" w14:textId="6DA5CB1E" w:rsidR="00036417" w:rsidRPr="00521D75" w:rsidRDefault="00921736" w:rsidP="00D97E5E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00521D75">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Colour</w:t>
       </w:r>
       <w:r w:rsidR="00D97E5E">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
+      <w:r w:rsidR="00134876">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>……………………….</w:t>
+      </w:r>
       <w:r w:rsidRPr="00521D75">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>……………………………</w:t>
+        <w:t>…………………</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B0D4980" w14:textId="77777777" w:rsidR="00921736" w:rsidRDefault="00921736" w:rsidP="00036417">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="37C96B79" w14:textId="77777777" w:rsidR="00036417" w:rsidRPr="00521D75" w:rsidRDefault="00036417" w:rsidP="00036417">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00521D75">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -2343,166 +2582,131 @@
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidRPr="00521D75">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> you bought the car and anything else you know about the car’s history, also details of any spares held. We would also be grateful for a recent photograph or photographs of the vehicle.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="452CE5BC" w14:textId="77777777" w:rsidR="00036417" w:rsidRDefault="00036417" w:rsidP="00036417">
       <w:pPr>
         <w:pStyle w:val="BodyText2"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="667642E6" w14:textId="568C6402" w:rsidR="00BA09DA" w:rsidRPr="004E6829" w:rsidRDefault="00036417" w:rsidP="004E6829">
+    <w:p w14:paraId="4C35EA8C" w14:textId="77777777" w:rsidR="003F6C01" w:rsidRDefault="00036417" w:rsidP="004E6829">
       <w:pPr>
         <w:pStyle w:val="BodyText2"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t xml:space="preserve">Return to:  </w:t>
+      </w:r>
+      <w:r w:rsidR="009A604D">
+        <w:t>Mike Davidson</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC0A9C">
+        <w:t xml:space="preserve"> 1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CC0A9C">
+        <w:t>Ballymullan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CC0A9C">
+        <w:t xml:space="preserve"> R</w:t>
+      </w:r>
+      <w:r w:rsidR="000A2D95">
+        <w:t xml:space="preserve">oad, Crawfordsburn, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000A2D95">
+        <w:t>Balligilbert</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000A2D95">
+        <w:t xml:space="preserve"> BT19 </w:t>
+      </w:r>
+      <w:r w:rsidR="003F6C01">
+        <w:t>1JG</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="667642E6" w14:textId="0C78428B" w:rsidR="00BA09DA" w:rsidRPr="004E6829" w:rsidRDefault="00AE2229" w:rsidP="004E6829">
+      <w:pPr>
+        <w:pStyle w:val="BodyText2"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Return to:  </w:t>
-[...30 lines deleted...]
-      <w:r w:rsidR="00196D25">
+      </w:pPr>
+      <w:r w:rsidRPr="00440996">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Mob</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00AE2229" w:rsidRPr="00440996">
+        <w:t>Email</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440996">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="00AE2229">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D1094D">
-[...39 lines deleted...]
-      </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
-        <w:r w:rsidR="00AE2229" w:rsidRPr="00A662A2">
+        <w:r w:rsidRPr="00A662A2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
             <w:b/>
             <w:i/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>memsec@lfoc.org</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr w:rsidR="00BA09DA" w:rsidRPr="004E6829" w:rsidSect="00E6222A">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
@@ -2724,127 +2928,164 @@
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E6222A"/>
     <w:rsid w:val="000244C1"/>
     <w:rsid w:val="00036417"/>
+    <w:rsid w:val="000A2D95"/>
+    <w:rsid w:val="000B593E"/>
     <w:rsid w:val="000D17B9"/>
     <w:rsid w:val="000F57B8"/>
     <w:rsid w:val="0011018A"/>
-    <w:rsid w:val="00126F12"/>
+    <w:rsid w:val="00134876"/>
+    <w:rsid w:val="001470FE"/>
     <w:rsid w:val="001669F0"/>
     <w:rsid w:val="00176A03"/>
+    <w:rsid w:val="00180FD6"/>
     <w:rsid w:val="00196D25"/>
     <w:rsid w:val="001A2004"/>
     <w:rsid w:val="001D2994"/>
+    <w:rsid w:val="001E464A"/>
     <w:rsid w:val="002007E2"/>
     <w:rsid w:val="00237C15"/>
+    <w:rsid w:val="00257038"/>
     <w:rsid w:val="002C5095"/>
     <w:rsid w:val="002F01DE"/>
+    <w:rsid w:val="003808EA"/>
     <w:rsid w:val="00381C2F"/>
     <w:rsid w:val="003B559D"/>
     <w:rsid w:val="003D0A09"/>
+    <w:rsid w:val="003F6C01"/>
     <w:rsid w:val="004177ED"/>
     <w:rsid w:val="00433EAC"/>
     <w:rsid w:val="0045310D"/>
     <w:rsid w:val="004856C5"/>
     <w:rsid w:val="00487868"/>
     <w:rsid w:val="004A4647"/>
     <w:rsid w:val="004C08F9"/>
     <w:rsid w:val="004E480B"/>
     <w:rsid w:val="004E6829"/>
     <w:rsid w:val="004F0E01"/>
     <w:rsid w:val="00521D75"/>
+    <w:rsid w:val="00523F51"/>
     <w:rsid w:val="005419EE"/>
     <w:rsid w:val="005868DD"/>
+    <w:rsid w:val="005D1260"/>
     <w:rsid w:val="005F357A"/>
+    <w:rsid w:val="005F4569"/>
     <w:rsid w:val="0064480E"/>
     <w:rsid w:val="006D0820"/>
     <w:rsid w:val="006D5220"/>
     <w:rsid w:val="006E354F"/>
     <w:rsid w:val="006F28B3"/>
+    <w:rsid w:val="00762FB6"/>
+    <w:rsid w:val="007743A8"/>
     <w:rsid w:val="00782FAA"/>
     <w:rsid w:val="00785B8F"/>
+    <w:rsid w:val="007A1FFE"/>
     <w:rsid w:val="007B4D4B"/>
+    <w:rsid w:val="007F1BFE"/>
+    <w:rsid w:val="00812B5A"/>
     <w:rsid w:val="00823AD8"/>
     <w:rsid w:val="00852888"/>
     <w:rsid w:val="00864A5A"/>
     <w:rsid w:val="00874A2B"/>
+    <w:rsid w:val="008913DD"/>
+    <w:rsid w:val="00893C70"/>
     <w:rsid w:val="009041AF"/>
     <w:rsid w:val="00921736"/>
+    <w:rsid w:val="009245D9"/>
     <w:rsid w:val="00942988"/>
+    <w:rsid w:val="00971C1A"/>
+    <w:rsid w:val="00975AFF"/>
+    <w:rsid w:val="009A604D"/>
     <w:rsid w:val="009B38E7"/>
     <w:rsid w:val="009D6DBF"/>
     <w:rsid w:val="00A432EE"/>
+    <w:rsid w:val="00A82B74"/>
+    <w:rsid w:val="00AA0B4F"/>
     <w:rsid w:val="00AE2229"/>
+    <w:rsid w:val="00B01F74"/>
     <w:rsid w:val="00B04CA4"/>
     <w:rsid w:val="00B1324A"/>
     <w:rsid w:val="00B85394"/>
     <w:rsid w:val="00B929FB"/>
     <w:rsid w:val="00BA09DA"/>
+    <w:rsid w:val="00BA5FBF"/>
     <w:rsid w:val="00BB3D4F"/>
     <w:rsid w:val="00BC23E7"/>
+    <w:rsid w:val="00C578DF"/>
+    <w:rsid w:val="00C94315"/>
+    <w:rsid w:val="00CC0A9C"/>
     <w:rsid w:val="00CD0CF0"/>
     <w:rsid w:val="00D1094D"/>
     <w:rsid w:val="00D1515B"/>
+    <w:rsid w:val="00D4297A"/>
     <w:rsid w:val="00D97E5E"/>
     <w:rsid w:val="00DA251F"/>
+    <w:rsid w:val="00DC1480"/>
     <w:rsid w:val="00DD4B23"/>
     <w:rsid w:val="00DE0DC9"/>
     <w:rsid w:val="00DF2987"/>
     <w:rsid w:val="00E11F21"/>
+    <w:rsid w:val="00E25A1B"/>
     <w:rsid w:val="00E330F6"/>
+    <w:rsid w:val="00E46532"/>
+    <w:rsid w:val="00E53B69"/>
     <w:rsid w:val="00E6222A"/>
     <w:rsid w:val="00E748B1"/>
+    <w:rsid w:val="00E97B5A"/>
     <w:rsid w:val="00EC15A2"/>
     <w:rsid w:val="00EC2E57"/>
     <w:rsid w:val="00ED7768"/>
     <w:rsid w:val="00F07248"/>
     <w:rsid w:val="00F24508"/>
     <w:rsid w:val="00F44F6C"/>
     <w:rsid w:val="00F57F80"/>
     <w:rsid w:val="00F63CC8"/>
+    <w:rsid w:val="00FA7B1E"/>
     <w:rsid w:val="00FC35D8"/>
+    <w:rsid w:val="00FC3C88"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
@@ -3809,75 +4050,75 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>A4 Letterhead Red.dot</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>370</Words>
-  <Characters>2113</Characters>
+  <Words>367</Words>
+  <Characters>2094</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>17</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr> </vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Gent of Leisure</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2479</CharactersWithSpaces>
+  <CharactersWithSpaces>2457</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="12" baseType="variant">
       <vt:variant>
         <vt:i4>4849760</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:memsec@lfoc.org</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>5963869</vt:i4>
       </vt:variant>
       <vt:variant>